--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -1,106 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4DE7F3CF" w14:textId="77777777" w:rsidR="001D364E" w:rsidRDefault="001D364E">
       <w:pPr>
         <w:pStyle w:val="Titolo4"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Allo Sportello Unico per l’Edilizia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56813579" w14:textId="77777777" w:rsidR="001D364E" w:rsidRDefault="001D364E">
       <w:pPr>
         <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>del Comune di San Donà di Piave</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlt166050650"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="35ED44AA" w14:textId="77777777" w:rsidR="009D1790" w:rsidRDefault="009D1790">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlt166050693"/>
       <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7543CE8A" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00954BE3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6A700233" w14:textId="4C5EBF13" w:rsidR="001D364E" w:rsidRDefault="001D364E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Oggetto: </w:t>
       </w:r>
       <w:r w:rsidR="001729F5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Domanda di visione e copia </w:t>
@@ -229,58 +233,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -302,58 +306,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -375,58 +379,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00236EDA">
         <w:rPr>
@@ -448,58 +452,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009769A8" w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009769A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> altro diritto reale ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3179D5AF" w14:textId="6A72C3CE" w:rsidR="001729F5" w:rsidRDefault="001729F5" w:rsidP="001729F5">
@@ -518,58 +522,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -628,58 +632,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -722,123 +726,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tecnico incaricato dal </w:t>
       </w:r>
       <w:r w:rsidR="00236EDA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>titolare del diritto reale</w:t>
       </w:r>
       <w:r w:rsidR="00032E2D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00236EDA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">dell’immobile </w:t>
       </w:r>
       <w:r w:rsidR="00032E2D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(allegare delega)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BFB0E0" w14:textId="59F39201" w:rsidR="001D364E" w:rsidRPr="00AA2741" w:rsidRDefault="00564559" w:rsidP="00032E2D">
+    <w:p w14:paraId="41BFB0E0" w14:textId="37787FDF" w:rsidR="001D364E" w:rsidRPr="00AA2741" w:rsidRDefault="00564559" w:rsidP="00032E2D">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
       <w:r w:rsidR="00036E4E" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>riferimento</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> all’immobile sito in Via</w:t>
       </w:r>
@@ -857,91 +861,133 @@
       </w:r>
       <w:r w:rsidR="001C0AE6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="00025E55" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="003B72D7" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
       <w:r w:rsidR="00025E55" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00025E55" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> n°</w:t>
       </w:r>
       <w:r w:rsidR="00025E55" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00300D85" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>, distinto al Catasto con i seguenti estremi: Foglio ___________ Mappale ____________ Sub. _____________________</w:t>
+        <w:t>, distinto al Catasto con i seguenti estremi: Foglio _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00300D85" w:rsidRPr="00AA2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mappale _</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00300D85" w:rsidRPr="00AA2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>___________ Sub. ________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00300D85" w:rsidRPr="00AA2741">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F15AFD" w14:textId="77777777" w:rsidR="001D364E" w:rsidRPr="00AA2741" w:rsidRDefault="001D364E" w:rsidP="00032E2D">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00036E4E" w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -1249,51 +1295,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BB79C2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>Intestata a ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB79C2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AFE7C2" w14:textId="77777777" w:rsidR="000C74BF" w:rsidRPr="00BB79C2" w:rsidRDefault="000C74BF" w:rsidP="000C74BF">
+    <w:p w14:paraId="52AFE7C2" w14:textId="77777777" w:rsidR="000C74BF" w:rsidRDefault="000C74BF" w:rsidP="000C74BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB79C2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>Pratica edilizia n. _______________ anno _________ prot. _________ del ___________</w:t>
       </w:r>
       <w:r>
@@ -1303,165 +1349,210 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BB79C2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>Intestata a ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB79C2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE17984" w14:textId="25377499" w:rsidR="000C74BF" w:rsidRPr="000C74BF" w:rsidRDefault="000C74BF" w:rsidP="00E66298">
-      <w:pPr>
+    <w:p w14:paraId="535259AB" w14:textId="77777777" w:rsidR="00B21BDF" w:rsidRPr="00BB79C2" w:rsidRDefault="00B21BDF" w:rsidP="00B21BDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB79C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t>In caso di mancata indicazione degli estremi che caratterizzano la pratica edilizia, già in possesso del richiedente e desumibili dall’atto di provenienza dell’immobile, la richiesta di copia non verrà evasa e sarà archiviata.</w:t>
+        </w:rPr>
+        <w:t>Pratica edilizia n. _______________ anno _________ prot. _________ del ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BB79C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Intestata a ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB79C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE17984" w14:textId="11084AAE" w:rsidR="000C74BF" w:rsidRPr="000C74BF" w:rsidRDefault="00954BE3" w:rsidP="00E66298">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00954BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Qualora non vengano indicati gli estremi identificativi della pratica edilizia, desumibili dall'atto di provenienza dell'immobile, i tempi di evasione della richiesta potrebbero risultare più lunghi, in quanto sarà necessario effettuare una ricerca delle pratiche edilizie riferibili all'immobile.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4352B3" w14:textId="77777777" w:rsidR="000C74BF" w:rsidRDefault="000C74BF" w:rsidP="00E66298">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676DE030" w14:textId="77777777" w:rsidR="007A5898" w:rsidRPr="000C74BF" w:rsidRDefault="007A5898" w:rsidP="007A5898">
+    <w:p w14:paraId="4C958F78" w14:textId="77777777" w:rsidR="00B21BDF" w:rsidRDefault="00B21BDF" w:rsidP="007A5898">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4579414C" w14:textId="77777777" w:rsidR="00B21BDF" w:rsidRDefault="00B21BDF" w:rsidP="007A5898">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676DE030" w14:textId="20ADC55D" w:rsidR="007A5898" w:rsidRPr="000C74BF" w:rsidRDefault="007A5898" w:rsidP="007A5898">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
-        <w:t>Valendosi della facoltà prevista dall'articolo 46 e dall'articolo 47 del Decreto del Presidente della Repubblica 28/12/2000, n. 445, consapevole delle sanzioni penali previste dall'articolo 76 del Decreto del Presidente della Repubblica 28/12/2000, n. 445 e dall'articolo 483 del Codice Penale nel caso di dichiarazioni non veritiere e di falsità in atti,</w:t>
-[...23 lines deleted...]
-        <w:t>richiedente e desumibili dall’atto di provenienza dell’immobile, la richiesta di copia non verrà evasa e sarà archiviata</w:t>
+        <w:t>Valendosi della facoltà prevista dall'articolo 46 e dall'articolo 47 del Decreto del Presidente della Repubblica 28/12/2000, n. 445, consapevole delle sanzioni penali previste dall'articolo 76 del Decreto del Presidente della Repubblica 28/12/2000, n. 445 e dall'articolo 483 del Codice Penale nel caso di dichiarazioni non veritiere e di falsità in atti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8615F1" w14:textId="77777777" w:rsidR="000C74BF" w:rsidRDefault="000C74BF" w:rsidP="00E66298">
+    <w:p w14:paraId="0515CACE" w14:textId="3737C9C6" w:rsidR="00E66298" w:rsidRPr="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t>D I C H I A R A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3012053F" w14:textId="13CC9B03" w:rsidR="00E66298" w:rsidRPr="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:ind w:right="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve">di avere un interesse </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        <w:t xml:space="preserve">di avere un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interesse </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0AE6" w:rsidRPr="00954BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>legittimo</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> per il seguente motivo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E601582" w14:textId="77777777" w:rsidR="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0725EAFB" w14:textId="344DCC46" w:rsidR="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
@@ -1478,58 +1569,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1564,58 +1655,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1642,58 +1733,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1720,58 +1811,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1798,58 +1889,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E66298">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E66298">
+      <w:r w:rsidR="00B21BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1874,65 +1965,51 @@
     </w:p>
     <w:p w14:paraId="632A5C9D" w14:textId="77777777" w:rsidR="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02D4CCB5" w14:textId="77777777" w:rsidR="001425F8" w:rsidRPr="00AA2741" w:rsidRDefault="001425F8" w:rsidP="001425F8">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve">A L </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> E G A  </w:t>
+        <w:t xml:space="preserve">A L L E G A  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB88914" w14:textId="77777777" w:rsidR="007A5898" w:rsidRDefault="007A5898" w:rsidP="007A5898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t>Copia documento identità personale;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686FAAFD" w14:textId="77777777" w:rsidR="007A5898" w:rsidRDefault="007A5898" w:rsidP="007A5898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -1978,66 +2055,78 @@
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Ricevuta di versamento dei diritti di segreteria previsti di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">€ 50,00 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t>(D.G.C. n. 5/2016) effettuato secondo le modalità riportate nelle note;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F674D00" w14:textId="77777777" w:rsidR="007A5898" w:rsidRDefault="007A5898" w:rsidP="007A5898">
+    <w:p w14:paraId="5F674D00" w14:textId="6EC7EDF8" w:rsidR="007A5898" w:rsidRDefault="007A5898" w:rsidP="007A5898">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
-        <w:t>Planimetria o scheda catastale per la verifica della corretta identificazione dell’immobile.</w:t>
+        <w:t xml:space="preserve">Planimetria </w:t>
+      </w:r>
+      <w:r w:rsidR="00954BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheda catastale per la verifica della corretta identificazione dell’immobile.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4F22F1" w14:textId="77777777" w:rsidR="001425F8" w:rsidRPr="00AA2741" w:rsidRDefault="001425F8" w:rsidP="00B2624E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CFC62C5" w14:textId="77777777" w:rsidR="001425F8" w:rsidRPr="00AA2741" w:rsidRDefault="001425F8" w:rsidP="00B2624E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E26FDCB" w14:textId="382EB5DC" w:rsidR="00032E2D" w:rsidRDefault="00032E2D" w:rsidP="00B2624E">
       <w:pPr>
         <w:tabs>
@@ -2156,97 +2245,50 @@
         <w:t>La domanda di visione e copia può essere effettuata esclusivamente da chi detiene un titolo specifico dell’immobile oggetto della pratica edilizia o delegato allo scopo</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> La documentazione sarà visibile sul portale dello Sportello Unico per l’Edilizia con accesso personale tramite SPID o CIE</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391712D0" w14:textId="77777777" w:rsidR="007A5898" w:rsidRDefault="007A5898" w:rsidP="007A5898">
-      <w:pPr>
-[...45 lines deleted...]
-    <w:p w14:paraId="4B4ADF15" w14:textId="77777777" w:rsidR="007A5898" w:rsidRPr="00AA2741" w:rsidRDefault="007A5898" w:rsidP="007A5898">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125D070B" w14:textId="77777777" w:rsidR="007A5898" w:rsidRPr="00AA2741" w:rsidRDefault="007A5898" w:rsidP="007A5898">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2741">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Il versamento dei diritti di segreteria può essere effettuato: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E3DF61" w14:textId="77777777" w:rsidR="007A5898" w:rsidRPr="00AA2741" w:rsidRDefault="007A5898" w:rsidP="007A5898">
@@ -2374,424 +2416,573 @@
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://zxing.org/w/chart?cht=qr&amp;chs=230x230&amp;chld=Q&amp;choe=UTF-8&amp;chl=https://cnedweb2.dps-center.it/sandona/home" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://zxing.org/w/chart?cht=qr&amp;chs=230x230&amp;chld=Q&amp;choe=UTF-8&amp;chl=https://cnedweb2.dps-center.it/sandona/home" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00861543">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00861543">
-        <w:instrText xml:space="preserve"> </w:instrText>
-[...5 lines deleted...]
-        <w:instrText xml:space="preserve"> </w:instrText>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://zxing.org/w/chart?cht=qr&amp;chs=230x230&amp;chld=Q&amp;choe=UTF-8&amp;chl=https://cnedweb2.dps-center.it/sandona/home" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r w:rsidR="00861543">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00982021">
+      <w:r w:rsidR="00954BE3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00954BE3">
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://zxing.org/w/chart?cht=qr&amp;chs=230x230&amp;chld=Q&amp;choe=UTF-8&amp;chl=https://cnedweb2.dps-center.it/sandona/home" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00954BE3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:instrText>INCLUDEPICTURE  "https://zxing.org/w/chart?cht=qr&amp;chs=230x230&amp;chld=Q&amp;choe=UTF-8&amp;chl=https://cnedweb2.dps-center.it/sandona/home" \* MERGEFORMATINET</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B21BDF">
         <w:pict w14:anchorId="25690BD8">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:118.5pt;height:118.5pt">
             <v:imagedata r:id="rId8" r:href="rId9"/>
           </v:shape>
         </w:pict>
       </w:r>
+      <w:r w:rsidR="00B21BDF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00954BE3">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00861543">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA05323" w14:textId="7555B5B5" w:rsidR="002B7FF6" w:rsidRPr="00DD20B0" w:rsidRDefault="007A5898" w:rsidP="007A5898">
+    <w:p w14:paraId="1DA05323" w14:textId="4DEE334E" w:rsidR="002B7FF6" w:rsidRPr="00DD20B0" w:rsidRDefault="002B7FF6" w:rsidP="007A5898">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD20B0">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    </w:p>
+    <w:sectPr w:rsidR="002B7FF6" w:rsidRPr="00DD20B0" w:rsidSect="00B21BDF">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="568" w:right="1134" w:bottom="568" w:left="1134" w:header="284" w:footer="539" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1134" w:bottom="568" w:left="1134" w:header="284" w:footer="305" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="557B238E" w14:textId="77777777" w:rsidR="00C32488" w:rsidRDefault="00C32488">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2E290A21" w14:textId="77777777" w:rsidR="00C32488" w:rsidRDefault="00C32488">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AC44538" w14:textId="77777777" w:rsidR="00C82AE1" w:rsidRDefault="00C82AE1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="08677051" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRPr="00B2624E" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:pStyle w:val="Corpodeltesto3"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:t>Informativa ai sensi del Codice in materia di protezione dei dati personali: i dati personali raccolti saranno trattati esclusivamente nell’ambito del procedimento per il quale sono richiesti.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="63532962" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00954BE3">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="541DD55D" w14:textId="77777777" w:rsidR="00C82AE1" w:rsidRDefault="00C82AE1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7800671F" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRPr="00E81A03" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
     <w:pPr>
-      <w:pStyle w:val="Pidipagina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E81A03">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Settore 3 - SVILUPPO URBANO E TECNOLOGICO E SERVIZI DEMOGRAFICI</w:t>
+    </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="36FA555E" w14:textId="77777777" w:rsidR="00D560E7" w:rsidRPr="00B2624E" w:rsidRDefault="00D560E7" w:rsidP="00B2624E">
+  <w:p w14:paraId="42810034" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRPr="00E81A03" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
     <w:pPr>
-      <w:pStyle w:val="Corpodeltesto3"/>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Informativa ai sensi del Codice in materia di protezione dei dati personali: i dati personali raccolti saranno trattati esclusivamente nell’ambito del procedimento per il quale sono richiesti).</w:t>
+    <w:r w:rsidRPr="00E81A03">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>S.U.E. - SPORTELLO UNICO PER L’EDILIZIA TELEMATICO</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="69F1B31D" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRPr="006D6F98" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="00000A"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006D6F98">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00000A"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Piazza Indipendenza, 13</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="787152C6" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRPr="006D6F98" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00000A"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006D6F98">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00000A"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>30027 San Donà di Piave (VE)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="57579211" w14:textId="0CC1EBEE" w:rsidR="00954BE3" w:rsidRPr="00954BE3" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00000A"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006D6F98">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00000A"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">PEC: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="006D6F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>protocollo.comune.sandonadipiave.ve@pecveneto.it</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6B170C8A" w14:textId="77777777" w:rsidR="00C32488" w:rsidRDefault="00C32488">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="00B452B9" w14:textId="77777777" w:rsidR="00C32488" w:rsidRDefault="00C32488">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10BFE4F9" w14:textId="77777777" w:rsidR="00C82AE1" w:rsidRDefault="00C82AE1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5255C337" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00B21BDF" w:rsidP="00954BE3">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
-  </w:p>
-[...20 lines deleted...]
-    </w:pPr>
     <w:r>
-      <w:object w:dxaOrig="975" w:dyaOrig="1185" w14:anchorId="3C8DAB6A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="60F5E818">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:48.75pt;height:59.25pt" o:allowoverlap="f" fillcolor="window">
+        <v:shape id="Immagine6" o:spid="_x0000_s13314" type="#_x0000_t75" style="position:absolute;margin-left:1.3pt;margin-top:-.45pt;width:85.05pt;height:66.6pt;z-index:251659264;visibility:visible">
           <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap type="square"/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1829389338" r:id="rId2"/>
-      </w:object>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="54D5DAEE">
+        <v:shape id="Immagine5" o:spid="_x0000_s13315" type="#_x0000_t75" style="position:absolute;margin-left:212.6pt;margin-top:-.45pt;width:56.7pt;height:66.6pt;z-index:251660288;visibility:visible">
+          <v:imagedata r:id="rId2" o:title=""/>
+          <w10:wrap type="square"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="2B3CB0C2">
+        <v:shape id="Immagine4" o:spid="_x0000_s13316" type="#_x0000_t75" style="position:absolute;margin-left:383.75pt;margin-top:-.45pt;width:99.2pt;height:49.05pt;z-index:251661312;visibility:visible">
+          <v:imagedata r:id="rId3" o:title=""/>
+          <w10:wrap type="square"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25B9700F" w14:textId="77777777" w:rsidR="00EC5C2E" w:rsidRDefault="00EC5C2E" w:rsidP="00EC5C2E">
+  <w:p w14:paraId="3F2EEC6C" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
     <w:pPr>
-      <w:pStyle w:val="western"/>
-      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0630C41A" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="17DFDD42" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0237EF38" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="56EA9CF9" w14:textId="77777777" w:rsidR="00B21BDF" w:rsidRDefault="00B21BDF" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="36E0DA56" w14:textId="1618F7E4" w:rsidR="00954BE3" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:t>Città di San Donà di Piave</w:t>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>CITTÀ DI SAN DONÀ DI PIAVE</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="560CC098" w14:textId="77777777" w:rsidR="00C82AE1" w:rsidRPr="00DE311A" w:rsidRDefault="00C82AE1" w:rsidP="00C82AE1">
+  <w:p w14:paraId="6B24E86A" w14:textId="77777777" w:rsidR="00954BE3" w:rsidRDefault="00954BE3" w:rsidP="00954BE3">
     <w:pPr>
-      <w:pStyle w:val="western"/>
-      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+      <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DE311A">
-[...7 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:t>V</w:t>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>CITTÀ METROPOLITANA DI VENEZIA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="42457C8E" w14:textId="77777777" w:rsidR="00EC5C2E" w:rsidRPr="00DE311A" w:rsidRDefault="00C82AE1" w:rsidP="00C82AE1">
+  <w:p w14:paraId="6318A286" w14:textId="38F7D0FB" w:rsidR="00D560E7" w:rsidRDefault="00954BE3" w:rsidP="00B21BDF">
     <w:pPr>
-      <w:pStyle w:val="western"/>
-      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+      <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:t>Sviluppo Urbano, Economico e Culturale</w:t>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Decorata con Croce al Merito di Guerra e con Medaglia d’Argento al Valor Militare</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7EC83EA8" w14:textId="77777777" w:rsidR="00EC5C2E" w:rsidRPr="00DE311A" w:rsidRDefault="00EC5C2E" w:rsidP="00EC5C2E">
-[...20 lines deleted...]
-  <w:p w14:paraId="6318A286" w14:textId="77777777" w:rsidR="00D560E7" w:rsidRDefault="00D560E7">
+  <w:p w14:paraId="49E1C5C2" w14:textId="77777777" w:rsidR="00B21BDF" w:rsidRDefault="00B21BDF" w:rsidP="00B21BDF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5F131DEC" w14:textId="77777777" w:rsidR="00B21BDF" w:rsidRPr="00B21BDF" w:rsidRDefault="00B21BDF" w:rsidP="00B21BDF">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016E7588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="261C89DA"/>
     <w:lvl w:ilvl="0" w:tplc="19669D04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3883,64 +4074,66 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="454451466">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="773134496">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2042585180">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="493952661">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1314943282">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1739328467">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="13317"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="13"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
@@ -3969,150 +4162,156 @@
     <w:rsid w:val="000036B3"/>
     <w:rsid w:val="00025E55"/>
     <w:rsid w:val="00032E2D"/>
     <w:rsid w:val="00036E4E"/>
     <w:rsid w:val="0004397C"/>
     <w:rsid w:val="00092525"/>
     <w:rsid w:val="000C74BF"/>
     <w:rsid w:val="001425F8"/>
     <w:rsid w:val="00144C6A"/>
     <w:rsid w:val="001729F5"/>
     <w:rsid w:val="001C0AE6"/>
     <w:rsid w:val="001D1CB6"/>
     <w:rsid w:val="001D364E"/>
     <w:rsid w:val="001E3962"/>
     <w:rsid w:val="00236EDA"/>
     <w:rsid w:val="002A7F7E"/>
     <w:rsid w:val="002B7FF6"/>
     <w:rsid w:val="00300D85"/>
     <w:rsid w:val="00350F7C"/>
     <w:rsid w:val="003B72D7"/>
     <w:rsid w:val="003E174F"/>
     <w:rsid w:val="00404A45"/>
     <w:rsid w:val="00411775"/>
     <w:rsid w:val="00435FD7"/>
     <w:rsid w:val="00456C2B"/>
+    <w:rsid w:val="00494FE6"/>
     <w:rsid w:val="004F15F1"/>
     <w:rsid w:val="004F50E1"/>
     <w:rsid w:val="0054629A"/>
     <w:rsid w:val="00564559"/>
     <w:rsid w:val="00581DBF"/>
     <w:rsid w:val="005841D0"/>
     <w:rsid w:val="00591291"/>
     <w:rsid w:val="00633FC1"/>
     <w:rsid w:val="0064195F"/>
+    <w:rsid w:val="006F5864"/>
     <w:rsid w:val="00717015"/>
+    <w:rsid w:val="00753483"/>
     <w:rsid w:val="00774768"/>
     <w:rsid w:val="007A1631"/>
     <w:rsid w:val="007A5898"/>
     <w:rsid w:val="007F125F"/>
     <w:rsid w:val="007F6EFD"/>
     <w:rsid w:val="007F7CA2"/>
+    <w:rsid w:val="00800E48"/>
     <w:rsid w:val="0080671B"/>
     <w:rsid w:val="00807394"/>
     <w:rsid w:val="00813A89"/>
     <w:rsid w:val="00861543"/>
     <w:rsid w:val="00874E95"/>
     <w:rsid w:val="008828CC"/>
     <w:rsid w:val="008D2D6C"/>
     <w:rsid w:val="008D7A74"/>
     <w:rsid w:val="009175BC"/>
     <w:rsid w:val="00944272"/>
     <w:rsid w:val="009449FF"/>
+    <w:rsid w:val="00954BE3"/>
     <w:rsid w:val="009628A0"/>
     <w:rsid w:val="00972D0B"/>
     <w:rsid w:val="009769A8"/>
     <w:rsid w:val="00982021"/>
     <w:rsid w:val="00986DB7"/>
     <w:rsid w:val="009A177E"/>
     <w:rsid w:val="009D1790"/>
     <w:rsid w:val="00A11745"/>
     <w:rsid w:val="00A511F8"/>
     <w:rsid w:val="00A5708F"/>
     <w:rsid w:val="00A754B2"/>
     <w:rsid w:val="00AA2741"/>
     <w:rsid w:val="00AC54C3"/>
     <w:rsid w:val="00B000E2"/>
+    <w:rsid w:val="00B21BDF"/>
     <w:rsid w:val="00B2624E"/>
     <w:rsid w:val="00B53964"/>
     <w:rsid w:val="00B96CDD"/>
     <w:rsid w:val="00BB79C2"/>
     <w:rsid w:val="00BD1779"/>
     <w:rsid w:val="00C268D9"/>
     <w:rsid w:val="00C32488"/>
     <w:rsid w:val="00C5237F"/>
     <w:rsid w:val="00C82AE1"/>
     <w:rsid w:val="00D146F5"/>
     <w:rsid w:val="00D560E7"/>
     <w:rsid w:val="00DD20B0"/>
     <w:rsid w:val="00E00181"/>
     <w:rsid w:val="00E113AD"/>
     <w:rsid w:val="00E30CF8"/>
     <w:rsid w:val="00E66298"/>
     <w:rsid w:val="00EA3EF1"/>
     <w:rsid w:val="00EB2721"/>
     <w:rsid w:val="00EC5C2E"/>
     <w:rsid w:val="00EE6929"/>
     <w:rsid w:val="00EF71FC"/>
     <w:rsid w:val="00F12462"/>
     <w:rsid w:val="00F13564"/>
     <w:rsid w:val="00F739A7"/>
     <w:rsid w:val="00F81046"/>
     <w:rsid w:val="00FA3FE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="13317"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="719EC379"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CEE5B05E-E58F-405D-B971-056719317486}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4582,51 +4781,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normale"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
-    <w:semiHidden/>
+    <w:link w:val="IntestazioneCarattere"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpotesto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="CorpotestoCarattere"/>
     <w:semiHidden/>
     <w:pPr>
       <w:jc w:val="both"/>
@@ -4732,66 +4931,75 @@
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
     <w:name w:val="Corpo testo Carattere"/>
     <w:link w:val="Corpotesto"/>
     <w:semiHidden/>
     <w:rsid w:val="007A5898"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
+    <w:name w:val="Intestazione Carattere"/>
+    <w:link w:val="Intestazione"/>
+    <w:rsid w:val="00954BE3"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://zxing.org/w/chart?cht=qr&amp;chs=230x230&amp;chld=Q&amp;choe=UTF-8&amp;chl=https://cnedweb2.dps-center.it/sandona/home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://zxing.org/w/chart?cht=qr&amp;chs=230x230&amp;chld=Q&amp;choe=UTF-8&amp;chl=https://cnedweb2.dps-center.it/sandona/home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protocollo.comune.sandonadipiave.ve@pecveneto.it" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5066,69 +5274,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D7BA227-258C-46E7-B386-633FADD5D9BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>821</Words>
-  <Characters>4683</Characters>
+  <Words>798</Words>
+  <Characters>4550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AL SIGNOR SINDACO DEL COMUNE DI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Edilizia Privata</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5494</CharactersWithSpaces>
+  <CharactersWithSpaces>5338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AL SIGNOR SINDACO DEL COMUNE DI</dc:title>
   <dc:subject/>
   <dc:creator>SAGA S.r.l.</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>